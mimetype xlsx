--- v0 (2025-11-14)
+++ v1 (2026-04-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\User\htdocs\cmOlhoDaguaDasFlores\verba_indenizatoria\verba_indenizatoria-2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7752"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="30672" windowHeight="8724"/>
   </bookViews>
   <sheets>
     <sheet name="Verba Indenizatoria-2025" sheetId="44" r:id="rId1"/>
     <sheet name="Plan1" sheetId="45" r:id="rId2"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Pc</author>
   </authors>
   <commentList>
     <comment ref="A1" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Endereços para download dos arquivos : 
@@ -410,120 +410,119 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="30">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="9"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -1337,51 +1336,57 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>862488</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagem 2"/>
+        <xdr:cNvPr id="3" name="Imagem 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4410075" y="152400"/>
           <a:ext cx="800100" cy="710088"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -1698,1262 +1703,1350 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O19" sqref="N18:O19"/>
+      <selection activeCell="M18" sqref="A6:M18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="36.77734375" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="8.33203125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="36.6640625" style="4" customWidth="1"/>
+    <col min="2" max="12" width="8.33203125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.33203125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="73.5" customHeight="1">
-[...15 lines deleted...]
-      <c r="A2" s="23" t="s">
+    <row r="1" spans="1:13" ht="73.5" customHeight="1">
+      <c r="A1" s="21"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="23"/>
-[...13 lines deleted...]
-      <c r="A3" s="22" t="s">
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+    </row>
+    <row r="3" spans="1:13" ht="21">
+      <c r="A3" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="22"/>
-[...13 lines deleted...]
-      <c r="A4" s="24" t="s">
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="21"/>
+    </row>
+    <row r="4" spans="1:13" ht="15.6">
+      <c r="A4" s="23" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="24"/>
-[...25 lines deleted...]
-      <c r="M5" s="6"/>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
+    </row>
+    <row r="5" spans="1:13" ht="7.5" customHeight="1">
+      <c r="A5" s="3"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="5"/>
     </row>
     <row r="6" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A6" s="15" t="s">
+      <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="16" t="s">
+      <c r="B6" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="16" t="s">
+      <c r="C6" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D6" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="16" t="s">
+      <c r="E6" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="16" t="s">
+      <c r="F6" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="16" t="s">
+      <c r="G6" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="16" t="s">
+      <c r="H6" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="16" t="s">
+      <c r="I6" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="J6" s="16" t="s">
+      <c r="J6" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="K6" s="16" t="s">
+      <c r="K6" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="L6" s="16" t="s">
+      <c r="L6" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="17" t="s">
+      <c r="M6" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="18" t="s">
+      <c r="A7" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="21">
+      <c r="B7" s="20">
         <v>7899.79</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
         <v>7899.91</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="20">
         <v>7899</v>
       </c>
-      <c r="E7" s="21">
+      <c r="E7" s="20">
         <v>7899.99</v>
       </c>
-      <c r="F7" s="21">
+      <c r="F7" s="20">
         <v>7899.91</v>
       </c>
-      <c r="G7" s="21">
+      <c r="G7" s="20">
         <v>7899.36</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="20">
         <v>7899.99</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="20">
         <v>7899.98</v>
       </c>
-      <c r="J7" s="8"/>
-[...2 lines deleted...]
-      <c r="M7" s="21"/>
+      <c r="J7" s="7">
+        <v>7899.97</v>
+      </c>
+      <c r="K7" s="20">
+        <v>7900</v>
+      </c>
+      <c r="L7" s="20">
+        <v>7899.99</v>
+      </c>
+      <c r="M7" s="20">
+        <v>7900</v>
+      </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="18" t="s">
+      <c r="A8" s="17" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="21">
+      <c r="B8" s="20">
         <v>7899.2</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="20">
         <v>7898.23</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="20">
         <v>7899.9</v>
       </c>
-      <c r="E8" s="21">
+      <c r="E8" s="20">
         <v>7899.52</v>
       </c>
-      <c r="F8" s="21">
+      <c r="F8" s="20">
         <v>7891.31</v>
       </c>
-      <c r="G8" s="21">
+      <c r="G8" s="20">
         <v>7899.37</v>
       </c>
-      <c r="H8" s="21">
+      <c r="H8" s="20">
         <v>7899.93</v>
       </c>
-      <c r="I8" s="21">
+      <c r="I8" s="20">
         <v>7899.99</v>
       </c>
-      <c r="J8" s="8"/>
-[...2 lines deleted...]
-      <c r="M8" s="21"/>
+      <c r="J8" s="7">
+        <v>7899.74</v>
+      </c>
+      <c r="K8" s="20">
+        <v>7899.45</v>
+      </c>
+      <c r="L8" s="20">
+        <v>7899.47</v>
+      </c>
+      <c r="M8" s="20">
+        <v>7899.87</v>
+      </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="18" t="s">
+      <c r="A9" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="21">
+      <c r="B9" s="20">
         <v>7899.89</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>7900</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="20">
         <v>7883.9</v>
       </c>
-      <c r="E9" s="21">
+      <c r="E9" s="20">
         <v>7899.96</v>
       </c>
-      <c r="F9" s="21">
+      <c r="F9" s="20">
         <v>7900</v>
       </c>
-      <c r="G9" s="21">
+      <c r="G9" s="20">
         <v>7899.92</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="20">
         <v>7899.99</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="20">
         <v>7899.92</v>
       </c>
-      <c r="J9" s="8"/>
-[...2 lines deleted...]
-      <c r="M9" s="21"/>
+      <c r="J9" s="7">
+        <v>7899.98</v>
+      </c>
+      <c r="K9" s="20">
+        <v>7899.99</v>
+      </c>
+      <c r="L9" s="20">
+        <v>7899.98</v>
+      </c>
+      <c r="M9" s="20">
+        <v>7900</v>
+      </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="17" t="s">
         <v>56</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="20">
         <v>7508.71</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="20">
         <v>7899.43</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="20">
         <v>7899.61</v>
       </c>
-      <c r="E10" s="21">
+      <c r="E10" s="20">
         <v>7899.39</v>
       </c>
-      <c r="F10" s="21">
+      <c r="F10" s="20">
         <v>7899.82</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="20">
         <v>7899.19</v>
       </c>
-      <c r="H10" s="21">
+      <c r="H10" s="20">
         <v>7899.52</v>
       </c>
-      <c r="I10" s="21">
+      <c r="I10" s="20">
         <v>7899.3</v>
       </c>
-      <c r="J10" s="8"/>
-[...2 lines deleted...]
-      <c r="M10" s="21"/>
+      <c r="J10" s="7">
+        <v>7894.02</v>
+      </c>
+      <c r="K10" s="20">
+        <v>7899.62</v>
+      </c>
+      <c r="L10" s="20">
+        <v>7899.47</v>
+      </c>
+      <c r="M10" s="20">
+        <v>7899.67</v>
+      </c>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="18" t="s">
+      <c r="A11" s="17" t="s">
         <v>57</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="20">
         <v>7900</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>7898.52</v>
       </c>
-      <c r="D11" s="21">
+      <c r="D11" s="20">
         <v>7899.96</v>
       </c>
-      <c r="E11" s="21">
+      <c r="E11" s="20">
         <v>7898.03</v>
       </c>
-      <c r="F11" s="21">
+      <c r="F11" s="20">
         <v>7899.29</v>
       </c>
-      <c r="G11" s="21">
+      <c r="G11" s="20">
         <v>7899.92</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="20">
         <v>7895.02</v>
       </c>
-      <c r="I11" s="21">
+      <c r="I11" s="20">
         <v>7897.73</v>
       </c>
-      <c r="J11" s="20"/>
-[...2 lines deleted...]
-      <c r="M11" s="21"/>
+      <c r="J11" s="19">
+        <v>7899.46</v>
+      </c>
+      <c r="K11" s="20">
+        <v>7899.14</v>
+      </c>
+      <c r="L11" s="20">
+        <v>7897.05</v>
+      </c>
+      <c r="M11" s="20">
+        <v>7899.74</v>
+      </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="18" t="s">
+      <c r="A12" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="B12" s="21">
+      <c r="B12" s="20">
         <v>7899.86</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="20">
         <v>7449.36</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="20">
         <v>7899.87</v>
       </c>
-      <c r="E12" s="21">
+      <c r="E12" s="20">
         <v>7843.17</v>
       </c>
-      <c r="F12" s="21">
+      <c r="F12" s="20">
         <v>7799.84</v>
       </c>
-      <c r="G12" s="21">
+      <c r="G12" s="20">
         <v>7841.96</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="20">
         <v>7871.39</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="20">
         <v>7897.06</v>
       </c>
-      <c r="J12" s="20"/>
-[...2 lines deleted...]
-      <c r="M12" s="21"/>
+      <c r="J12" s="19">
+        <v>7899.33</v>
+      </c>
+      <c r="K12" s="20">
+        <v>7893.56</v>
+      </c>
+      <c r="L12" s="20">
+        <v>7834.9</v>
+      </c>
+      <c r="M12" s="20">
+        <v>6699.99</v>
+      </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="18" t="s">
+      <c r="A13" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="21">
+      <c r="B13" s="20">
         <v>7899.61</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="20">
         <v>7899.88</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="20">
         <v>7900</v>
       </c>
-      <c r="E13" s="21">
+      <c r="E13" s="20">
         <v>7899.98</v>
       </c>
-      <c r="F13" s="21">
+      <c r="F13" s="20">
         <v>7899.98</v>
       </c>
-      <c r="G13" s="21">
+      <c r="G13" s="20">
         <v>7899.96</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="20">
         <v>7899.92</v>
       </c>
-      <c r="I13" s="21">
+      <c r="I13" s="20">
         <v>7899.99</v>
       </c>
-      <c r="J13" s="20"/>
-[...2 lines deleted...]
-      <c r="M13" s="21"/>
+      <c r="J13" s="19">
+        <v>7899.74</v>
+      </c>
+      <c r="K13" s="20">
+        <v>7899.98</v>
+      </c>
+      <c r="L13" s="20">
+        <v>7899.98</v>
+      </c>
+      <c r="M13" s="20">
+        <v>7899.69</v>
+      </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="18" t="s">
+      <c r="A14" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="21">
+      <c r="B14" s="20">
         <v>7894.17</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="20">
         <v>7894.59</v>
       </c>
-      <c r="D14" s="21">
+      <c r="D14" s="20">
         <v>7900</v>
       </c>
-      <c r="E14" s="21">
+      <c r="E14" s="20">
         <v>7898.77</v>
       </c>
-      <c r="F14" s="21">
+      <c r="F14" s="20">
         <v>7892.02</v>
       </c>
-      <c r="G14" s="21">
+      <c r="G14" s="20">
         <v>7861.49</v>
       </c>
-      <c r="H14" s="21">
+      <c r="H14" s="20">
         <v>7899.99</v>
       </c>
-      <c r="I14" s="21">
+      <c r="I14" s="20">
         <v>7899.36</v>
       </c>
-      <c r="J14" s="8"/>
-[...2 lines deleted...]
-      <c r="M14" s="21"/>
+      <c r="J14" s="7">
+        <v>7899.94</v>
+      </c>
+      <c r="K14" s="20">
+        <v>7900</v>
+      </c>
+      <c r="L14" s="20">
+        <v>7899.94</v>
+      </c>
+      <c r="M14" s="20">
+        <v>7899.69</v>
+      </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="18" t="s">
+      <c r="A15" s="17" t="s">
         <v>49</v>
       </c>
-      <c r="B15" s="21">
+      <c r="B15" s="20">
         <v>7900</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="20">
         <v>7900</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="20">
         <v>7900</v>
       </c>
-      <c r="E15" s="21">
+      <c r="E15" s="20">
         <v>7900</v>
       </c>
-      <c r="F15" s="21">
+      <c r="F15" s="20">
         <v>7900</v>
       </c>
-      <c r="G15" s="21">
+      <c r="G15" s="20">
         <v>7900</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="20">
         <v>7900</v>
       </c>
-      <c r="I15" s="21">
+      <c r="I15" s="20">
         <v>7900</v>
       </c>
-      <c r="J15" s="8"/>
-[...2 lines deleted...]
-      <c r="M15" s="21"/>
+      <c r="J15" s="7">
+        <v>7900</v>
+      </c>
+      <c r="K15" s="20">
+        <v>7900</v>
+      </c>
+      <c r="L15" s="20">
+        <v>7900</v>
+      </c>
+      <c r="M15" s="20">
+        <v>7900</v>
+      </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="18" t="s">
+      <c r="A16" s="17" t="s">
         <v>59</v>
       </c>
-      <c r="B16" s="21">
+      <c r="B16" s="20">
         <v>7899.86</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="20">
         <v>6899.63</v>
       </c>
-      <c r="D16" s="21">
+      <c r="D16" s="20">
         <v>7898.65</v>
       </c>
-      <c r="E16" s="21">
+      <c r="E16" s="20">
         <v>7699</v>
       </c>
-      <c r="F16" s="21">
+      <c r="F16" s="20">
         <v>6899.63</v>
       </c>
-      <c r="G16" s="21">
+      <c r="G16" s="20">
         <v>7898.83</v>
       </c>
-      <c r="H16" s="21">
+      <c r="H16" s="20">
         <v>7899.23</v>
       </c>
-      <c r="I16" s="21">
+      <c r="I16" s="20">
         <v>7898.3</v>
       </c>
-      <c r="J16" s="20"/>
-[...5 lines deleted...]
-      <c r="A17" s="19" t="s">
+      <c r="J16" s="19">
+        <v>7899.99</v>
+      </c>
+      <c r="K16" s="20">
+        <v>7899.61</v>
+      </c>
+      <c r="L16" s="20">
+        <v>7899.35</v>
+      </c>
+      <c r="M16" s="20">
+        <v>7899.66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="21">
+      <c r="B17" s="20">
         <v>7899.07</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="20">
         <v>6000</v>
       </c>
-      <c r="D17" s="21">
+      <c r="D17" s="20">
         <v>7899.96</v>
       </c>
-      <c r="E17" s="21">
+      <c r="E17" s="20">
         <v>7898.86</v>
       </c>
-      <c r="F17" s="21">
+      <c r="F17" s="20">
         <v>7898.83</v>
       </c>
-      <c r="G17" s="21">
+      <c r="G17" s="20">
         <v>7900</v>
       </c>
-      <c r="H17" s="21">
+      <c r="H17" s="20">
         <v>7899.86</v>
       </c>
-      <c r="I17" s="21">
+      <c r="I17" s="20">
         <v>7899.26</v>
       </c>
-      <c r="J17" s="8"/>
-[...17 lines deleted...]
-      <c r="M18" s="21"/>
+      <c r="J17" s="7">
+        <v>7899.08</v>
+      </c>
+      <c r="K17" s="7">
+        <v>7899.97</v>
+      </c>
+      <c r="L17" s="7">
+        <v>7900</v>
+      </c>
+      <c r="M17" s="7">
+        <v>7899.98</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="18"/>
+      <c r="B18" s="19"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+      <c r="K18" s="20"/>
+      <c r="L18" s="20"/>
+      <c r="M18" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="D3:J64"/>
   <sheetViews>
     <sheetView topLeftCell="A46" workbookViewId="0">
       <selection activeCell="E50" sqref="E50:G63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <sheetData>
     <row r="3" spans="4:10" ht="15" thickBot="1"/>
     <row r="4" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D4" s="9"/>
-      <c r="E4" s="10" t="s">
+      <c r="D4" s="8"/>
+      <c r="E4" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="10" t="s">
+      <c r="F4" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="H4" s="10" t="s">
+      <c r="H4" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="I4" s="10" t="s">
+      <c r="I4" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="12">
+      <c r="E5" s="11">
         <v>2850</v>
       </c>
-      <c r="F5" s="12">
+      <c r="F5" s="11">
         <v>2850</v>
       </c>
-      <c r="G5" s="13"/>
-[...1 lines deleted...]
-      <c r="I5" s="13" t="s">
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="J5" s="12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="4:10" ht="15" thickBot="1">
-      <c r="D6" s="11" t="s">
+      <c r="D6" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="12">
         <v>2848.02</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F6" s="11">
         <v>2850</v>
       </c>
-      <c r="G6" s="13"/>
-[...4 lines deleted...]
-      <c r="J6" s="12">
+      <c r="G6" s="12"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="11">
+        <v>3250</v>
+      </c>
+      <c r="J6" s="11">
         <v>3250</v>
       </c>
     </row>
     <row r="7" spans="4:10" ht="15" thickBot="1">
-      <c r="D7" s="11" t="s">
+      <c r="D7" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="11">
         <v>2850</v>
       </c>
-      <c r="F7" s="12">
+      <c r="F7" s="11">
         <v>2850</v>
       </c>
-      <c r="G7" s="13"/>
-[...4 lines deleted...]
-      <c r="J7" s="12">
+      <c r="G7" s="12"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12">
+        <v>3250</v>
+      </c>
+      <c r="J7" s="11">
         <v>3250</v>
       </c>
     </row>
     <row r="8" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D8" s="11" t="s">
+      <c r="D8" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="11">
         <v>2850</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="11">
         <v>2850</v>
       </c>
-      <c r="G8" s="13"/>
-[...4 lines deleted...]
-      <c r="J8" s="12">
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="11">
+        <v>3250</v>
+      </c>
+      <c r="J8" s="11">
         <v>3250</v>
       </c>
     </row>
     <row r="9" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D9" s="11" t="s">
+      <c r="D9" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="11">
         <v>2850</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="11">
         <v>2850</v>
       </c>
-      <c r="G9" s="13"/>
-[...1 lines deleted...]
-      <c r="I9" s="12">
+      <c r="G9" s="12"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="11">
         <v>3248.82</v>
       </c>
-      <c r="J9" s="12">
+      <c r="J9" s="11">
         <v>3250</v>
       </c>
     </row>
     <row r="10" spans="4:10" ht="15" thickBot="1">
-      <c r="D10" s="11" t="s">
+      <c r="D10" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="11">
         <v>2850</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="11">
         <v>2850</v>
       </c>
-      <c r="G10" s="13"/>
-[...4 lines deleted...]
-      <c r="J10" s="12">
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="11">
+        <v>3250</v>
+      </c>
+      <c r="J10" s="11">
         <v>3250</v>
       </c>
     </row>
     <row r="11" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D11" s="11" t="s">
+      <c r="D11" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="11">
         <v>2850</v>
       </c>
-      <c r="F11" s="12">
+      <c r="F11" s="11">
         <v>2850</v>
       </c>
-      <c r="G11" s="13"/>
-[...4 lines deleted...]
-      <c r="J11" s="12">
+      <c r="G11" s="12"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="11">
+        <v>3250</v>
+      </c>
+      <c r="J11" s="11">
         <v>3250</v>
       </c>
     </row>
     <row r="12" spans="4:10" ht="15" thickBot="1">
-      <c r="D12" s="11" t="s">
+      <c r="D12" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="11">
         <v>2844.62</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F12" s="11">
         <v>2850</v>
       </c>
-      <c r="G12" s="13"/>
-[...4 lines deleted...]
-      <c r="J12" s="12">
+      <c r="G12" s="12"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="11">
+        <v>3250</v>
+      </c>
+      <c r="J12" s="11">
         <v>3250</v>
       </c>
     </row>
     <row r="13" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D13" s="11" t="s">
+      <c r="D13" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="11">
         <v>2850</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="12">
         <v>600</v>
       </c>
-      <c r="G13" s="13" t="s">
+      <c r="G13" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="H13" s="13" t="s">
+      <c r="H13" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="I13" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="J13" s="12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="4:10" ht="15" thickBot="1">
-      <c r="D14" s="11" t="s">
+      <c r="D14" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="E14" s="12">
+      <c r="E14" s="11">
         <v>2849.49</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="12">
         <v>2849.49</v>
       </c>
-      <c r="G14" s="13" t="s">
+      <c r="G14" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="H14" s="13" t="s">
+      <c r="H14" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="I14" s="13" t="s">
+      <c r="I14" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="J14" s="12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="4:10" ht="15" thickBot="1">
-      <c r="D15" s="11" t="s">
+      <c r="D15" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="E15" s="12">
+      <c r="E15" s="11">
         <v>2850</v>
       </c>
-      <c r="F15" s="12">
+      <c r="F15" s="11">
         <v>2550.9899999999998</v>
       </c>
-      <c r="G15" s="13"/>
-[...1 lines deleted...]
-      <c r="I15" s="13" t="s">
+      <c r="G15" s="12"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="J15" s="12">
+      <c r="J15" s="11">
         <v>3250</v>
       </c>
     </row>
     <row r="16" spans="4:10" ht="15" thickBot="1">
-      <c r="D16" s="11" t="s">
+      <c r="D16" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="E16" s="13" t="s">
+      <c r="E16" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="F16" s="12">
+      <c r="F16" s="11">
         <v>2185</v>
       </c>
-      <c r="G16" s="13"/>
-[...4 lines deleted...]
-      <c r="J16" s="12">
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="11">
+        <v>3250</v>
+      </c>
+      <c r="J16" s="11">
         <v>3250</v>
       </c>
     </row>
     <row r="17" spans="4:10" ht="15" thickBot="1">
-      <c r="D17" s="11" t="s">
+      <c r="D17" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="E17" s="13" t="s">
+      <c r="E17" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="F17" s="13" t="s">
+      <c r="F17" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="G17" s="13"/>
-[...4 lines deleted...]
-      <c r="J17" s="12">
+      <c r="G17" s="12"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="11">
+        <v>3250</v>
+      </c>
+      <c r="J17" s="11">
         <v>3250</v>
       </c>
     </row>
     <row r="18" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D18" s="11" t="s">
+      <c r="D18" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="E18" s="13" t="s">
+      <c r="E18" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="F18" s="13" t="s">
+      <c r="F18" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="G18" s="13" t="s">
+      <c r="G18" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="H18" s="13" t="s">
+      <c r="H18" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="I18" s="13" t="s">
+      <c r="I18" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="J18" s="12">
+      <c r="J18" s="11">
         <v>3250</v>
       </c>
     </row>
     <row r="19" spans="4:10" ht="15" thickBot="1">
-      <c r="D19" s="11"/>
-[...5 lines deleted...]
-      <c r="J19" s="13"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="12"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="12"/>
     </row>
     <row r="20" spans="4:10">
-      <c r="D20" s="14"/>
+      <c r="D20" s="13"/>
     </row>
     <row r="21" spans="4:10">
-      <c r="D21" s="14"/>
+      <c r="D21" s="13"/>
     </row>
     <row r="22" spans="4:10">
-      <c r="D22" s="14"/>
+      <c r="D22" s="13"/>
     </row>
     <row r="23" spans="4:10">
-      <c r="D23" s="14"/>
+      <c r="D23" s="13"/>
     </row>
     <row r="24" spans="4:10">
-      <c r="D24" s="14"/>
+      <c r="D24" s="13"/>
     </row>
     <row r="25" spans="4:10">
-      <c r="D25" s="14"/>
+      <c r="D25" s="13"/>
     </row>
     <row r="26" spans="4:10">
-      <c r="D26" s="14"/>
+      <c r="D26" s="13"/>
     </row>
     <row r="27" spans="4:10">
-      <c r="D27" s="14"/>
+      <c r="D27" s="13"/>
     </row>
     <row r="28" spans="4:10">
-      <c r="D28" s="14"/>
+      <c r="D28" s="13"/>
     </row>
     <row r="29" spans="4:10">
-      <c r="D29" s="14"/>
+      <c r="D29" s="13"/>
     </row>
     <row r="30" spans="4:10">
-      <c r="D30" s="14"/>
+      <c r="D30" s="13"/>
     </row>
     <row r="31" spans="4:10">
-      <c r="D31" s="14"/>
+      <c r="D31" s="13"/>
     </row>
     <row r="32" spans="4:10">
-      <c r="D32" s="14"/>
+      <c r="D32" s="13"/>
     </row>
     <row r="33" spans="4:4">
-      <c r="D33" s="14"/>
+      <c r="D33" s="13"/>
     </row>
     <row r="34" spans="4:4">
-      <c r="D34" s="14"/>
+      <c r="D34" s="13"/>
     </row>
     <row r="35" spans="4:4">
-      <c r="D35" s="14"/>
+      <c r="D35" s="13"/>
     </row>
     <row r="36" spans="4:4">
-      <c r="D36" s="14"/>
+      <c r="D36" s="13"/>
     </row>
     <row r="37" spans="4:4">
-      <c r="D37" s="14"/>
+      <c r="D37" s="13"/>
     </row>
     <row r="38" spans="4:4">
-      <c r="D38" s="14"/>
+      <c r="D38" s="13"/>
     </row>
     <row r="39" spans="4:4">
-      <c r="D39" s="14"/>
+      <c r="D39" s="13"/>
     </row>
     <row r="40" spans="4:4">
-      <c r="D40" s="14"/>
+      <c r="D40" s="13"/>
     </row>
     <row r="41" spans="4:4">
-      <c r="D41" s="14"/>
+      <c r="D41" s="13"/>
     </row>
     <row r="42" spans="4:4">
-      <c r="D42" s="14"/>
+      <c r="D42" s="13"/>
     </row>
     <row r="43" spans="4:4">
-      <c r="D43" s="14"/>
+      <c r="D43" s="13"/>
     </row>
     <row r="44" spans="4:4">
-      <c r="D44" s="14"/>
+      <c r="D44" s="13"/>
     </row>
     <row r="45" spans="4:4">
-      <c r="D45" s="14"/>
+      <c r="D45" s="13"/>
     </row>
     <row r="46" spans="4:4">
-      <c r="D46" s="14"/>
+      <c r="D46" s="13"/>
     </row>
     <row r="47" spans="4:4">
-      <c r="D47" s="14"/>
+      <c r="D47" s="13"/>
     </row>
     <row r="48" spans="4:4" ht="15" thickBot="1">
-      <c r="D48" s="14"/>
+      <c r="D48" s="13"/>
     </row>
     <row r="49" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D49" s="9"/>
-      <c r="E49" s="10" t="s">
+      <c r="D49" s="8"/>
+      <c r="E49" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="F49" s="10" t="s">
+      <c r="F49" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="G49" s="10" t="s">
+      <c r="G49" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="H49" s="10" t="s">
+      <c r="H49" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="I49" s="10" t="s">
+      <c r="I49" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="J49" s="10" t="s">
+      <c r="J49" s="9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="50" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D50" s="11" t="s">
+      <c r="D50" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E50" s="13" t="s">
+      <c r="E50" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="F50" s="13" t="s">
+      <c r="F50" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="G50" s="13" t="s">
+      <c r="G50" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="H50" s="13"/>
-[...1 lines deleted...]
-      <c r="J50" s="13"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12"/>
+      <c r="J50" s="12"/>
     </row>
     <row r="51" spans="4:10" ht="15" thickBot="1">
-      <c r="D51" s="11" t="s">
+      <c r="D51" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="E51" s="12">
-[...10 lines deleted...]
-      <c r="J51" s="13"/>
+      <c r="E51" s="11">
+        <v>3250</v>
+      </c>
+      <c r="F51" s="11">
+        <v>3250</v>
+      </c>
+      <c r="G51" s="11">
+        <v>3250</v>
+      </c>
+      <c r="H51" s="12"/>
+      <c r="I51" s="12"/>
+      <c r="J51" s="12"/>
     </row>
     <row r="52" spans="4:10" ht="15" thickBot="1">
-      <c r="D52" s="11" t="s">
+      <c r="D52" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="E52" s="12">
-[...10 lines deleted...]
-      <c r="J52" s="13"/>
+      <c r="E52" s="11">
+        <v>3250</v>
+      </c>
+      <c r="F52" s="11">
+        <v>3250</v>
+      </c>
+      <c r="G52" s="11">
+        <v>3250</v>
+      </c>
+      <c r="H52" s="12"/>
+      <c r="I52" s="12"/>
+      <c r="J52" s="12"/>
     </row>
     <row r="53" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D53" s="11" t="s">
+      <c r="D53" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="E53" s="12">
-[...10 lines deleted...]
-      <c r="J53" s="13"/>
+      <c r="E53" s="11">
+        <v>3250</v>
+      </c>
+      <c r="F53" s="11">
+        <v>3250</v>
+      </c>
+      <c r="G53" s="11">
+        <v>3250</v>
+      </c>
+      <c r="H53" s="12"/>
+      <c r="I53" s="12"/>
+      <c r="J53" s="12"/>
     </row>
     <row r="54" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D54" s="11" t="s">
+      <c r="D54" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="E54" s="12">
-[...10 lines deleted...]
-      <c r="J54" s="13"/>
+      <c r="E54" s="11">
+        <v>3250</v>
+      </c>
+      <c r="F54" s="11">
+        <v>3250</v>
+      </c>
+      <c r="G54" s="11">
+        <v>3250</v>
+      </c>
+      <c r="H54" s="12"/>
+      <c r="I54" s="12"/>
+      <c r="J54" s="12"/>
     </row>
     <row r="55" spans="4:10" ht="15" thickBot="1">
-      <c r="D55" s="11" t="s">
+      <c r="D55" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="E55" s="12">
-[...10 lines deleted...]
-      <c r="J55" s="13"/>
+      <c r="E55" s="11">
+        <v>3250</v>
+      </c>
+      <c r="F55" s="11">
+        <v>3250</v>
+      </c>
+      <c r="G55" s="11">
+        <v>3250</v>
+      </c>
+      <c r="H55" s="12"/>
+      <c r="I55" s="12"/>
+      <c r="J55" s="12"/>
     </row>
     <row r="56" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D56" s="11" t="s">
+      <c r="D56" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="E56" s="12">
-[...10 lines deleted...]
-      <c r="J56" s="13"/>
+      <c r="E56" s="11">
+        <v>3250</v>
+      </c>
+      <c r="F56" s="11">
+        <v>3250</v>
+      </c>
+      <c r="G56" s="11">
+        <v>3250</v>
+      </c>
+      <c r="H56" s="12"/>
+      <c r="I56" s="12"/>
+      <c r="J56" s="12"/>
     </row>
     <row r="57" spans="4:10" ht="15" thickBot="1">
-      <c r="D57" s="11" t="s">
+      <c r="D57" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="E57" s="12">
-[...10 lines deleted...]
-      <c r="J57" s="13"/>
+      <c r="E57" s="11">
+        <v>3250</v>
+      </c>
+      <c r="F57" s="11">
+        <v>3250</v>
+      </c>
+      <c r="G57" s="11">
+        <v>3250</v>
+      </c>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12"/>
+      <c r="J57" s="12"/>
     </row>
     <row r="58" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D58" s="11" t="s">
+      <c r="D58" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="E58" s="13" t="s">
+      <c r="E58" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="F58" s="13" t="s">
+      <c r="F58" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="G58" s="13" t="s">
+      <c r="G58" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="H58" s="13" t="s">
+      <c r="H58" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="I58" s="13" t="s">
+      <c r="I58" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="J58" s="13" t="s">
+      <c r="J58" s="12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="59" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D59" s="11" t="s">
+      <c r="D59" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="E59" s="13" t="s">
+      <c r="E59" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="F59" s="13" t="s">
+      <c r="F59" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="G59" s="13" t="s">
+      <c r="G59" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="H59" s="13" t="s">
+      <c r="H59" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="I59" s="13" t="s">
+      <c r="I59" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="J59" s="13" t="s">
+      <c r="J59" s="12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="60" spans="4:10" ht="15" thickBot="1">
-      <c r="D60" s="11" t="s">
+      <c r="D60" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="E60" s="12">
-[...10 lines deleted...]
-      <c r="J60" s="13"/>
+      <c r="E60" s="11">
+        <v>3250</v>
+      </c>
+      <c r="F60" s="11">
+        <v>3250</v>
+      </c>
+      <c r="G60" s="11">
+        <v>3250</v>
+      </c>
+      <c r="H60" s="12"/>
+      <c r="I60" s="12"/>
+      <c r="J60" s="12"/>
     </row>
     <row r="61" spans="4:10" ht="15" thickBot="1">
-      <c r="D61" s="11" t="s">
+      <c r="D61" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="E61" s="12">
-[...10 lines deleted...]
-      <c r="J61" s="13"/>
+      <c r="E61" s="11">
+        <v>3250</v>
+      </c>
+      <c r="F61" s="11">
+        <v>3250</v>
+      </c>
+      <c r="G61" s="11">
+        <v>3250</v>
+      </c>
+      <c r="H61" s="12"/>
+      <c r="I61" s="12"/>
+      <c r="J61" s="12"/>
     </row>
     <row r="62" spans="4:10" ht="15" thickBot="1">
-      <c r="D62" s="11" t="s">
+      <c r="D62" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="E62" s="12">
-[...10 lines deleted...]
-      <c r="J62" s="13"/>
+      <c r="E62" s="11">
+        <v>3250</v>
+      </c>
+      <c r="F62" s="11">
+        <v>3250</v>
+      </c>
+      <c r="G62" s="11">
+        <v>3250</v>
+      </c>
+      <c r="H62" s="12"/>
+      <c r="I62" s="12"/>
+      <c r="J62" s="12"/>
     </row>
     <row r="63" spans="4:10" ht="29.4" thickBot="1">
-      <c r="D63" s="11" t="s">
+      <c r="D63" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="E63" s="12">
-[...10 lines deleted...]
-      <c r="J63" s="13"/>
+      <c r="E63" s="11">
+        <v>3250</v>
+      </c>
+      <c r="F63" s="11">
+        <v>3250</v>
+      </c>
+      <c r="G63" s="11">
+        <v>3250</v>
+      </c>
+      <c r="H63" s="12"/>
+      <c r="I63" s="12"/>
+      <c r="J63" s="12"/>
     </row>
     <row r="64" spans="4:10" ht="15" thickBot="1">
-      <c r="D64" s="11"/>
-[...5 lines deleted...]
-      <c r="J64" s="13"/>
+      <c r="D64" s="10"/>
+      <c r="E64" s="12"/>
+      <c r="F64" s="12"/>
+      <c r="G64" s="12"/>
+      <c r="H64" s="12"/>
+      <c r="I64" s="12"/>
+      <c r="J64" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Verba Indenizatoria-2025</vt:lpstr>