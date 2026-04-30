--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -49,51 +49,51 @@
   </authors>
   <commentList>
     <comment ref="A1" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Usuário do Windows:
 Endereços para download dos arquivos : 
 CSV=/transparencia/despesas/despesas-ano-2026/despesas-2026.csv/at_download/file;
 XLS=/transparencia/despesas/despesas-ano-2026/despesas-2026.xlsx/at_download/file;
 PDF=/transparencia/despesas/despesas-ano-2026/despesas-2026.pdf/at_download/file;</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="161">
   <si>
     <t xml:space="preserve">DESPESAS - EMPENHOS </t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Exercício</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Unidade</t>
   </si>
   <si>
     <t>Historico</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE OLHO D'AGUA DAS FLORES - ALAGOAS</t>
   </si>
   <si>
@@ -331,50 +331,251 @@
     <t xml:space="preserve">	2026012700030</t>
   </si>
   <si>
     <t xml:space="preserve">	2026012700031</t>
   </si>
   <si>
     <t xml:space="preserve">	2026012700032</t>
   </si>
   <si>
     <t xml:space="preserve">	2026012700033</t>
   </si>
   <si>
     <t xml:space="preserve">	2026010200184</t>
   </si>
   <si>
     <t xml:space="preserve">	20260128</t>
   </si>
   <si>
     <t xml:space="preserve">	2026010200183</t>
   </si>
   <si>
     <t xml:space="preserve">	20260130</t>
   </si>
   <si>
     <t xml:space="preserve">	2026013000029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026020200045</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20260202</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A MENSALIDADE COM ASSOCIACAO DA UVEAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026020300037</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20260203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026021000016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20260210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026021000017</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A FOLHA DE PESSOAL DA CAMARA MUNICIPAL DE OLHO DAGUA DAS FLORES, MES DE FEVEREIRO DE 2026, RELATIVO A 11 VEREADORES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026021000018</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A FOLHA DE PESSOAL DA CAMARA MUNICIPAL DE OLHO DAGUA DAS FLORES, MES DE FEVEREIRO DE 2026, RELATIVO A 02 VEREADORES (13° SALARIO)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026021600007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20260216</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20260219</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026021900015</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A SERVICOS PRESTADOS COM ASSESSORIA E/OU CONSULTORIA COM PROCESSOS LICITATORIOS PARA A CAMARA MUNICIPAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026021900016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022000005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20260220</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A VERBA IDENIZATORIA DO VEREADOR DA CAMARA MUNICIPAL DE OLHO D'AGUA DAS FLORES DE COMP. 02/2026, CONFORME COMPROVANTE EM ANEXO.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022000006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022000007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022000008</t>
+  </si>
+  <si>
+    <t>DECRETO LEGISLATIVO Nº 03/2005,DE 18 DE NOVEMBRO DE 2005,QUE INSTITUI O PAGAMENTO MENSAL DE UM SALARIO MINIMO AQULE CIDADAO(A)QUE TENHA  ATINGIDO 20 ANOS OU MAIS DE MANDATO ELETIVO. REF AO MES DE FEVEREIRO DE 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022000009</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA REFERENTE AO RECEBIMENTO DE UM SALARIO MINIMO MENSAL AO CIDADAO QUE TENHA ATINGIDO OU VENHA ATINGIR VINTE (20) ANOS OU MAIS DE MANDATO ELETIVO, CONFORME ART 1º DO DECRETO LEGISLATIVO Nº 03/2005 DE 18/11/2005, DO MES 02/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022000010</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA REFERENTE AO RECEBIMENTO DE UM SALARIO MINIMO MENSAL AO CIDADAO QUE TENHA ATINGIDO OU VENHA ATINGIR VINTE (20) ANOS OU MAIS DE MANDATO ELETIVO, CONFORME ART 1º DO DECRETO LEGISLATIVO Nº 03/2005 DE 18/11/2005, DO MES 02/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022000011</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A FOLHA DE PESSOAL DA CAMARA MUNICIPAL DE OLHO DAGUA DAS FLORES, MES DE FEVEREIRO DE 2026, RELATIVO A 02 EFETIVOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022000012</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A FOLHA DE PESSOAL DA CAMARA MUNICIPAL DE OLHO DAGUA DAS FLORES, MES DE FEVEREIRO DE 2026, RELATIVO A 03 CONTRATADOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022000013</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A FOLHA DE PESSOAL DA CAMARA MUNICIPAL DE OLHO DAGUA DAS FLORES, MES DE FEVEREIRO DE 2026, RELATIVO A 14 COMISSIONADOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022000014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022000015</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A LOCACAO DE EQUIPAMENTO DE SOM PARA AS SECOES ORDINARIAS, EXTRAORDINARIAS E DEMAIS EVENTOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022000016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022300019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20260223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022300020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022300021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022300022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022300023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022400016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20260224</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022400017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022400018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022400019</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A FORNECIMENTO DE ALMOCO PARA A CAMARA MUNICIPAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022400020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022400021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022500022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20260225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022500023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022500024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022500025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022500026</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA REFERENTE REFERENTE AO RECOLHIMENTO DE FGTS DO FUNCIONARIO EFETIVO DA CAMARA MUNICIPAL DE OLHO D'AGUA DAS FLORES COMP. 02/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022500027</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE AQUISICAO DE TONER IMPRESSORA PARA USO DA CAMARA MUNICIPAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022500028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022600294</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20260226</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A PARTE PATRONAL INSS, FEVEREIRO 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2026022700053</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20260227</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0;[Red]0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -422,284 +623,140 @@
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...94 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="21">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
@@ -1057,73 +1114,50 @@
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
-      <border>
-[...21 lines deleted...]
-    <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
@@ -1362,50 +1396,73 @@
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <name val="Calibri"/>
       </font>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
@@ -1467,60 +1524,60 @@
         <a:xfrm>
           <a:off x="4335780" y="91440"/>
           <a:ext cx="800100" cy="710088"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="3" name="Tabela14" displayName="Tabela14" ref="A6:H50" headerRowCount="0" totalsRowShown="0" headerRowDxfId="0" dataDxfId="19" headerRowBorderDxfId="20" tableBorderDxfId="10" totalsRowBorderDxfId="9">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="3" name="Tabela14" displayName="Tabela14" ref="A6:H95" headerRowCount="0" totalsRowShown="0" headerRowDxfId="0" dataDxfId="19" headerRowBorderDxfId="20" tableBorderDxfId="18" totalsRowBorderDxfId="17">
   <tableColumns count="8">
-    <tableColumn id="1" name="Colunas1" headerRowDxfId="18" dataDxfId="8"/>
-[...6 lines deleted...]
-    <tableColumn id="9" name="Colunas9" headerRowDxfId="11" dataDxfId="1" dataCellStyle="Vírgula"/>
+    <tableColumn id="1" name="Colunas1" headerRowDxfId="16" dataDxfId="8"/>
+    <tableColumn id="3" name="Colunas3" headerRowDxfId="15" dataDxfId="7"/>
+    <tableColumn id="4" name="Colunas4" headerRowDxfId="14" dataDxfId="6"/>
+    <tableColumn id="5" name="Colunas5" headerRowDxfId="13" dataDxfId="5"/>
+    <tableColumn id="6" name="Colunas6" headerRowDxfId="12" dataDxfId="4"/>
+    <tableColumn id="7" name="Colunas7" headerRowDxfId="11" dataDxfId="3"/>
+    <tableColumn id="8" name="Colunas8" headerRowDxfId="10" dataDxfId="2"/>
+    <tableColumn id="9" name="Colunas9" headerRowDxfId="9" dataDxfId="1" dataCellStyle="Vírgula"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1774,54 +1831,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Plan1"/>
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H95"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H50" sqref="A5:H50"/>
+    <sheetView tabSelected="1" topLeftCell="A87" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H95" sqref="A5:H95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.77734375" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.77734375" style="4" customWidth="1"/>
     <col min="3" max="3" width="14.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="18.77734375" style="3" customWidth="1"/>
     <col min="7" max="7" width="54.5546875" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.6640625" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="H1" s="19"/>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
@@ -1839,1242 +1896,2412 @@
     <row r="3" spans="1:8" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="19"/>
       <c r="H3" s="19"/>
     </row>
     <row r="4" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
     </row>
     <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="26" t="s">
+      <c r="A5" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="27" t="s">
+      <c r="B5" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="26" t="s">
+      <c r="C5" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="26" t="s">
+      <c r="D5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="28" t="s">
+      <c r="E5" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="28" t="s">
+      <c r="F5" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="29" t="s">
+      <c r="G5" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="H5" s="26" t="s">
+      <c r="H5" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A6" s="30">
+      <c r="A6" s="17">
         <v>46024</v>
       </c>
-      <c r="B6" s="31">
-[...2 lines deleted...]
-      <c r="C6" s="32" t="s">
+      <c r="B6" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C6" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="D6" s="33" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="35" t="s">
+      <c r="D6" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="36" t="s">
+      <c r="G6" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="H6" s="37">
+      <c r="H6" s="18">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="40.799999999999997" x14ac:dyDescent="0.3">
-      <c r="A7" s="22">
+      <c r="A7" s="17">
         <v>46041</v>
       </c>
       <c r="B7" s="7">
         <v>2026</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="H7" s="23">
+      <c r="H7" s="18">
         <v>1621</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A8" s="22">
+      <c r="A8" s="17">
         <v>46041</v>
       </c>
       <c r="B8" s="7">
         <v>2026</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="H8" s="23">
+      <c r="H8" s="18">
         <v>1621</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="40.799999999999997" x14ac:dyDescent="0.3">
-      <c r="A9" s="22">
+      <c r="A9" s="17">
         <v>46041</v>
       </c>
       <c r="B9" s="7">
         <v>2026</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="H9" s="23">
+      <c r="H9" s="18">
         <v>1621</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A10" s="22">
+      <c r="A10" s="17">
         <v>46041</v>
       </c>
       <c r="B10" s="7">
         <v>2026</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="H10" s="23">
+      <c r="H10" s="18">
         <v>108921.01</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A11" s="22">
+      <c r="A11" s="17">
         <v>46041</v>
       </c>
       <c r="B11" s="7">
         <v>2026</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="H11" s="23">
+      <c r="H11" s="18">
         <v>6947.57</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A12" s="22">
+      <c r="A12" s="17">
         <v>46041</v>
       </c>
       <c r="B12" s="7">
         <v>2026</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="H12" s="23">
+      <c r="H12" s="18">
         <v>9267.27</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A13" s="22">
+      <c r="A13" s="17">
         <v>46041</v>
       </c>
       <c r="B13" s="7">
         <v>2026</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="H13" s="23">
+      <c r="H13" s="18">
         <v>25313.43</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A14" s="22">
+      <c r="A14" s="17">
         <v>46041</v>
       </c>
       <c r="B14" s="7">
         <v>2026</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="H14" s="23">
+      <c r="H14" s="18">
         <v>423.97</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A15" s="22">
+      <c r="A15" s="17">
         <v>46041</v>
       </c>
       <c r="B15" s="7">
         <v>2026</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="H15" s="23">
+      <c r="H15" s="18">
         <v>3800</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A16" s="22">
+      <c r="A16" s="17">
         <v>46041</v>
       </c>
       <c r="B16" s="7">
         <v>2026</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="H16" s="23">
+      <c r="H16" s="18">
         <v>4125</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A17" s="22">
+      <c r="A17" s="17">
         <v>46041</v>
       </c>
       <c r="B17" s="7">
         <v>2026</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="H17" s="23">
+      <c r="H17" s="18">
         <v>5854.79</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A18" s="22">
+      <c r="A18" s="17">
         <v>46041</v>
       </c>
       <c r="B18" s="7">
         <v>2026</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H18" s="23">
+      <c r="H18" s="18">
         <v>34.56</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A19" s="22">
+      <c r="A19" s="17">
         <v>46042</v>
       </c>
       <c r="B19" s="7">
         <v>2026</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>47</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="H19" s="23">
+      <c r="H19" s="18">
         <v>3900</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A20" s="22">
+      <c r="A20" s="17">
         <v>46042</v>
       </c>
       <c r="B20" s="7">
         <v>2026</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>47</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="H20" s="23">
+      <c r="H20" s="18">
         <v>7900</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A21" s="22">
+      <c r="A21" s="17">
         <v>46042</v>
       </c>
       <c r="B21" s="7">
         <v>2026</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>47</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="H21" s="23">
+      <c r="H21" s="18">
         <v>4099.6099999999997</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A22" s="22">
+      <c r="A22" s="17">
         <v>46042</v>
       </c>
       <c r="B22" s="7">
         <v>2026</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>47</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="H22" s="23">
+      <c r="H22" s="18">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A23" s="22">
+      <c r="A23" s="17">
         <v>46042</v>
       </c>
       <c r="B23" s="7">
         <v>2026</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>47</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="H23" s="23">
+      <c r="H23" s="18">
         <v>20.38</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A24" s="22">
+      <c r="A24" s="17">
         <v>46042</v>
       </c>
       <c r="B24" s="7">
         <v>2026</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="H24" s="23">
+      <c r="H24" s="18">
         <v>6000</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A25" s="22">
+      <c r="A25" s="17">
         <v>46042</v>
       </c>
       <c r="B25" s="7">
         <v>2026</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>47</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="H25" s="23">
+      <c r="H25" s="18">
         <v>1450</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A26" s="22">
+      <c r="A26" s="17">
         <v>46042</v>
       </c>
       <c r="B26" s="7">
         <v>2026</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>47</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="H26" s="23">
+      <c r="H26" s="18">
         <v>1871.25</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A27" s="22">
+      <c r="A27" s="17">
         <v>46042</v>
       </c>
       <c r="B27" s="7">
         <v>2026</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>47</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H27" s="23">
+      <c r="H27" s="18">
         <v>13.08</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A28" s="22">
+      <c r="A28" s="17">
         <v>46043</v>
       </c>
       <c r="B28" s="7">
         <v>2026</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>61</v>
       </c>
       <c r="G28" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="H28" s="23">
+      <c r="H28" s="18">
         <v>4099.12</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A29" s="22">
+      <c r="A29" s="17">
         <v>46043</v>
       </c>
       <c r="B29" s="7">
         <v>2026</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F29" s="11" t="s">
         <v>61</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="H29" s="23">
+      <c r="H29" s="18">
         <v>347.77</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A30" s="22">
+      <c r="A30" s="17">
         <v>46043</v>
       </c>
       <c r="B30" s="7">
         <v>2026</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>61</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="H30" s="23">
+      <c r="H30" s="18">
         <v>5041.67</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A31" s="22">
+      <c r="A31" s="17">
         <v>46044</v>
       </c>
       <c r="B31" s="7">
         <v>2026</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>66</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="H31" s="23">
+      <c r="H31" s="18">
         <v>6499.91</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A32" s="22">
+      <c r="A32" s="17">
         <v>46044</v>
       </c>
       <c r="B32" s="7">
         <v>2026</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>67</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>66</v>
       </c>
       <c r="G32" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="H32" s="23">
+      <c r="H32" s="18">
         <v>4099.8900000000003</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A33" s="22">
+      <c r="A33" s="17">
         <v>46044</v>
       </c>
       <c r="B33" s="7">
         <v>2026</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F33" s="11" t="s">
         <v>66</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="H33" s="23">
+      <c r="H33" s="18">
         <v>3.41</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A34" s="22">
+      <c r="A34" s="17">
         <v>46044</v>
       </c>
       <c r="B34" s="7">
         <v>2026</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F34" s="11" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="H34" s="23">
+      <c r="H34" s="18">
         <v>3.41</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A35" s="22">
+      <c r="A35" s="17">
         <v>46044</v>
       </c>
       <c r="B35" s="7">
         <v>2026</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>66</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="H35" s="23">
+      <c r="H35" s="18">
         <v>3.41</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A36" s="22">
+      <c r="A36" s="17">
         <v>46044</v>
       </c>
       <c r="B36" s="7">
         <v>2026</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>66</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H36" s="23">
+      <c r="H36" s="18">
         <v>26.16</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A37" s="22">
+      <c r="A37" s="17">
         <v>46045</v>
       </c>
       <c r="B37" s="7">
         <v>2026</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F37" s="11" t="s">
         <v>74</v>
       </c>
       <c r="G37" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="H37" s="23">
+      <c r="H37" s="18">
         <v>36400</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A38" s="22">
+      <c r="A38" s="17">
         <v>46045</v>
       </c>
       <c r="B38" s="7">
         <v>2026</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F38" s="11" t="s">
         <v>74</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="H38" s="23">
+      <c r="H38" s="18">
         <v>555.79</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A39" s="22">
+      <c r="A39" s="17">
         <v>46045</v>
       </c>
       <c r="B39" s="7">
         <v>2026</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F39" s="11" t="s">
         <v>74</v>
       </c>
       <c r="G39" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="H39" s="23">
+      <c r="H39" s="18">
         <v>24000.94</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A40" s="22">
+      <c r="A40" s="17">
         <v>46048</v>
       </c>
       <c r="B40" s="7">
         <v>2026</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>80</v>
       </c>
       <c r="G40" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="H40" s="23">
+      <c r="H40" s="18">
         <v>7899.7</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A41" s="22">
+      <c r="A41" s="17">
         <v>46048</v>
       </c>
       <c r="B41" s="7">
         <v>2026</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F41" s="11" t="s">
         <v>80</v>
       </c>
       <c r="G41" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H41" s="23">
+      <c r="H41" s="18">
         <v>13.08</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A42" s="22">
+      <c r="A42" s="17">
         <v>46048</v>
       </c>
       <c r="B42" s="7">
         <v>2026</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F42" s="11" t="s">
         <v>80</v>
       </c>
       <c r="G42" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H42" s="23">
+      <c r="H42" s="18">
         <v>69</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A43" s="22">
+      <c r="A43" s="17">
         <v>46049</v>
       </c>
       <c r="B43" s="7">
         <v>2026</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F43" s="11" t="s">
         <v>84</v>
       </c>
       <c r="G43" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="H43" s="23">
+      <c r="H43" s="18">
         <v>4099.8999999999996</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A44" s="22">
+      <c r="A44" s="17">
         <v>46049</v>
       </c>
       <c r="B44" s="7">
         <v>2026</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F44" s="11" t="s">
         <v>84</v>
       </c>
       <c r="G44" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="H44" s="23">
+      <c r="H44" s="18">
         <v>4100</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A45" s="22">
+      <c r="A45" s="17">
         <v>46049</v>
       </c>
       <c r="B45" s="7">
         <v>2026</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F45" s="11" t="s">
         <v>84</v>
       </c>
       <c r="G45" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="H45" s="23">
+      <c r="H45" s="18">
         <v>4099</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A46" s="22">
+      <c r="A46" s="17">
         <v>46049</v>
       </c>
       <c r="B46" s="7">
         <v>2026</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F46" s="11" t="s">
         <v>84</v>
       </c>
       <c r="G46" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="H46" s="23">
+      <c r="H46" s="18">
         <v>4099.3999999999996</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A47" s="22">
+      <c r="A47" s="17">
         <v>46049</v>
       </c>
       <c r="B47" s="7">
         <v>2026</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F47" s="11" t="s">
         <v>84</v>
       </c>
       <c r="G47" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H47" s="23">
+      <c r="H47" s="18">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A48" s="22">
+      <c r="A48" s="17">
         <v>46050</v>
       </c>
       <c r="B48" s="7">
         <v>2026</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F48" s="11" t="s">
         <v>90</v>
       </c>
       <c r="G48" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="H48" s="23">
+      <c r="H48" s="18">
         <v>213.25</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A49" s="22">
+      <c r="A49" s="17">
         <v>46052</v>
       </c>
       <c r="B49" s="7">
         <v>2026</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F49" s="11" t="s">
         <v>92</v>
       </c>
       <c r="G49" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="H49" s="23">
+      <c r="H49" s="18">
         <v>384.1</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A50" s="24">
+      <c r="A50" s="17">
         <v>46052</v>
       </c>
-      <c r="B50" s="13">
-[...2 lines deleted...]
-      <c r="C50" s="14" t="s">
+      <c r="B50" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C50" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="D50" s="15" t="s">
-[...5 lines deleted...]
-      <c r="F50" s="17" t="s">
+      <c r="D50" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="G50" s="18" t="s">
+      <c r="G50" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H50" s="25">
+      <c r="H50" s="18">
+        <v>13.08</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A51" s="17">
+        <v>46055</v>
+      </c>
+      <c r="B51" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="G51" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="H51" s="18">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A52" s="17">
+        <v>46056</v>
+      </c>
+      <c r="B52" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="G52" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H52" s="18">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A53" s="17">
+        <v>46063</v>
+      </c>
+      <c r="B53" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="G53" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="H53" s="18">
+        <v>356.59</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A54" s="17">
+        <v>46063</v>
+      </c>
+      <c r="B54" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="G54" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="H54" s="18">
+        <v>108921.01</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="17">
+        <v>46063</v>
+      </c>
+      <c r="B55" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="G55" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="H55" s="18">
+        <v>13862.68</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A56" s="17">
+        <v>46069</v>
+      </c>
+      <c r="B56" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="G56" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="H56" s="18">
+        <v>297.02</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A57" s="17">
+        <v>46072</v>
+      </c>
+      <c r="B57" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="G57" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H57" s="18">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A58" s="17">
+        <v>46072</v>
+      </c>
+      <c r="B58" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="G58" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H58" s="18">
+        <v>5854.79</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="17">
+        <v>46072</v>
+      </c>
+      <c r="B59" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="G59" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="H59" s="18">
+        <v>4125</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A60" s="17">
+        <v>46072</v>
+      </c>
+      <c r="B60" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="G60" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="H60" s="18">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="17">
+        <v>46072</v>
+      </c>
+      <c r="B61" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F61" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="G61" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H61" s="18">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="17">
+        <v>46073</v>
+      </c>
+      <c r="B62" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D62" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F62" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G62" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H62" s="18">
+        <v>8699.7199999999993</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="17">
+        <v>46073</v>
+      </c>
+      <c r="B63" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G63" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H63" s="18">
+        <v>4879.95</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A64" s="17">
+        <v>46073</v>
+      </c>
+      <c r="B64" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F64" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G64" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H64" s="18">
+        <v>7299.97</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A65" s="17">
+        <v>46073</v>
+      </c>
+      <c r="B65" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D65" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G65" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="H65" s="18">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="40.799999999999997" x14ac:dyDescent="0.3">
+      <c r="A66" s="17">
+        <v>46073</v>
+      </c>
+      <c r="B66" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D66" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G66" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="H66" s="18">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="40.799999999999997" x14ac:dyDescent="0.3">
+      <c r="A67" s="17">
+        <v>46073</v>
+      </c>
+      <c r="B67" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D67" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F67" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G67" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="H67" s="18">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A68" s="17">
+        <v>46073</v>
+      </c>
+      <c r="B68" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D68" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F68" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G68" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="H68" s="18">
+        <v>8059.15</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A69" s="17">
+        <v>46073</v>
+      </c>
+      <c r="B69" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F69" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G69" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="H69" s="18">
+        <v>9267.27</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A70" s="17">
+        <v>46073</v>
+      </c>
+      <c r="B70" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F70" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G70" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="H70" s="18">
+        <v>26251.25</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A71" s="17">
+        <v>46073</v>
+      </c>
+      <c r="B71" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G71" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="H71" s="18">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A72" s="17">
+        <v>46073</v>
+      </c>
+      <c r="B72" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="D72" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F72" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G72" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="H72" s="18">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A73" s="17">
+        <v>46073</v>
+      </c>
+      <c r="B73" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F73" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G73" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="H73" s="18">
+        <v>1871.25</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A74" s="17">
+        <v>46073</v>
+      </c>
+      <c r="B74" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F74" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="G74" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H74" s="18">
+        <v>65.400000000000006</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A75" s="17">
+        <v>46076</v>
+      </c>
+      <c r="B75" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D75" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F75" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="G75" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H75" s="18">
+        <v>4899.57</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A76" s="17">
+        <v>46076</v>
+      </c>
+      <c r="B76" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F76" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="G76" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H76" s="18">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A77" s="17">
+        <v>46076</v>
+      </c>
+      <c r="B77" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F77" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="G77" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H77" s="18">
+        <v>3.41</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A78" s="17">
+        <v>46076</v>
+      </c>
+      <c r="B78" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="D78" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F78" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="G78" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H78" s="18">
+        <v>3.41</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A79" s="17">
+        <v>46076</v>
+      </c>
+      <c r="B79" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="D79" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E79" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F79" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="G79" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H79" s="18">
+        <v>3.41</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A80" s="17">
+        <v>46077</v>
+      </c>
+      <c r="B80" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="D80" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F80" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="G80" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H80" s="18">
+        <v>4899.45</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A81" s="17">
+        <v>46077</v>
+      </c>
+      <c r="B81" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E81" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F81" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="G81" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H81" s="18">
+        <v>4699.99</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A82" s="17">
+        <v>46077</v>
+      </c>
+      <c r="B82" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E82" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F82" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="G82" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="H82" s="18">
+        <v>36400</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A83" s="17">
+        <v>46077</v>
+      </c>
+      <c r="B83" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D83" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E83" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F83" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="G83" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="H83" s="18">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A84" s="17">
+        <v>46077</v>
+      </c>
+      <c r="B84" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E84" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F84" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="G84" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="H84" s="18">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A85" s="17">
+        <v>46077</v>
+      </c>
+      <c r="B85" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E85" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F85" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="G85" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H85" s="18">
+        <v>13.08</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A86" s="17">
+        <v>46078</v>
+      </c>
+      <c r="B86" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E86" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F86" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="G86" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H86" s="18">
+        <v>4899.4799999999996</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A87" s="17">
+        <v>46078</v>
+      </c>
+      <c r="B87" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E87" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F87" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="G87" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H87" s="18">
+        <v>8700</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A88" s="17">
+        <v>46078</v>
+      </c>
+      <c r="B88" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E88" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F88" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="G88" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H88" s="18">
+        <v>4899.4799999999996</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A89" s="17">
+        <v>46078</v>
+      </c>
+      <c r="B89" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="D89" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E89" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F89" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="G89" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H89" s="18">
+        <v>4890.45</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A90" s="17">
+        <v>46078</v>
+      </c>
+      <c r="B90" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="D90" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E90" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F90" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="G90" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="H90" s="18">
+        <v>644.72</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A91" s="17">
+        <v>46078</v>
+      </c>
+      <c r="B91" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D91" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E91" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F91" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="G91" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H91" s="18">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A92" s="17">
+        <v>46078</v>
+      </c>
+      <c r="B92" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="D92" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E92" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F92" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="G92" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H92" s="18">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A93" s="17">
+        <v>46079</v>
+      </c>
+      <c r="B93" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E93" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F93" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="G93" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="H93" s="18">
+        <v>24349.33</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A94" s="17">
+        <v>46079</v>
+      </c>
+      <c r="B94" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="D94" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E94" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F94" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="G94" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H94" s="18">
+        <v>601.83000000000004</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A95" s="17">
+        <v>46080</v>
+      </c>
+      <c r="B95" s="7">
+        <v>2026</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="D95" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F95" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="G95" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H95" s="18">
         <v>13.08</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>