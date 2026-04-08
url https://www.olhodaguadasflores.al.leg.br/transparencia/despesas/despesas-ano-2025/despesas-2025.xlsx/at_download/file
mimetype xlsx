--- v1 (2026-02-22)
+++ v2 (2026-04-08)
@@ -49,51 +49,51 @@
   </authors>
   <commentList>
     <comment ref="A1" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Usuário do Windows:
 Endereços para download dos arquivos : 
 CSV=/transparencia/despesas/despesas-ano-2025/despesas-2025.csv/at_download/file;
 XLS=/transparencia/despesas/despesas-ano-2025/despesas-2025.xlsx/at_download/file;
 PDF=/transparencia/despesas/despesas-ano-2025/despesas-2025.pdf/at_download/file;</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2761" uniqueCount="751">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3026" uniqueCount="821">
   <si>
     <t xml:space="preserve">DESPESAS - EMPENHOS </t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Exercício</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Unidade</t>
   </si>
   <si>
     <t>Historico</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE OLHO D'AGUA DAS FLORES - ALAGOAS</t>
   </si>
   <si>
@@ -2302,50 +2302,260 @@
     <t xml:space="preserve">	2025112700036</t>
   </si>
   <si>
     <t xml:space="preserve">	20251127</t>
   </si>
   <si>
     <t xml:space="preserve">	2025112700037</t>
   </si>
   <si>
     <t xml:space="preserve">	2025112700038</t>
   </si>
   <si>
     <t xml:space="preserve">	2025112700039</t>
   </si>
   <si>
     <t>PELA DESPESA EMPENHADA REFERENTE REFERENTE AO RECOLHIMENTO DE FGTS DO FUNCIONARIO EFETIVO DA CAMARA MUNICIPAL DE OLHO D'AGUA DAS FLORES COMP. 11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">	2025112700040</t>
   </si>
   <si>
     <t>PELA DESPESA EMPENHADA, REFERENTE A PARTE PARTE PATRONAL INSS NOVEMBRO 2025</t>
   </si>
   <si>
     <t xml:space="preserve">	2025112700041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025120100003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20251201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025120200001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20251202</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025120300022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20251203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025120300023</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A FOLHA DE PESSOAL DA CAMARA MUNICIPAL DE OLHO DAGUA DAS FLORES, MES DE DEZEMBRO DE 2025, RELATIVO A 11 VEREADORES (13° SALARIO)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025120300024</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A FOLHA DE PESSOAL DA CAMARA MUNICIPAL DE OLHO DAGUA DAS FLORES, MES DE DEZEMBRO DE 2025, RELATIVO A 14 COMISSIONADOS (13° SALARIO)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20251204</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025120400038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025120800002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20251208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025120900024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20251209</t>
+  </si>
+  <si>
+    <t>PELA DESPES EMPENHADA, REFERENTE A AQUISICAO DE MATERIAIS DE VISUALIZACAO GRAFICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121000016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20251210</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA REFERENTE AO RECEBIMENTO DE UM SALARIO MINIMO MENSAL AO CIDADAO QUE TENHA ATINGIDO OU VENHA ATINGIR VINTE (20) ANOS OU MAIS DE MANDATO ELETIVO, CONFORME ART 1º DO DECRETO LEGISLATIVO Nº 03/2005 DE 18/11/2005, DO MES 12/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121000017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121000018</t>
+  </si>
+  <si>
+    <t>DECRETO LEGISLATIVO Nº 03/2005,DE 18 DE NOVEMBRO DE 2005,QUE INSTITUI O PAGAMENTO MENSAL DE UM SALARIO MINIMO AQULE CIDADAO(A)QUE TENHA  ATINGIDO 20 ANOS OU MAIS DE MANDATO ELETIVO. REF AO MES DE DEZEMBRO DE 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121000019</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A FOLHA DE PESSOAL DA CAMARA MUNICIPAL DE OLHO DAGUA DAS FLORES, MES DE DEZEMBRO DE 2025, RELATIVO A 02 EFETIVOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121000020</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A FOLHA DE PESSOAL DA CAMARA MUNICIPAL DE OLHO DAGUA DAS FLORES, MES DE DEZEMBRO DE 2025, RELATIVO A 03 CONTRATADOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121000021</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A FOLHA DE PESSOAL DA CAMARA MUNICIPAL DE OLHO DAGUA DAS FLORES, MES DE DEZEMBRO DE 2025, RELATIVO A 02 EFETIVOS (13° SALARIO)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121600030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20251216</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A VERBA IDENIZATORIA DO VEREADOR DA CAMARA MUNICIPAL DE OLHO D'AGUA DAS FLORES DE COMP. 12/2025, CONFORME COMPROVANTE EM ANEXO.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121600031</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A PARTE PARTE PATRONAL INSS DEZEMBRO 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121600032</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A PARTE PARTE PATRONAL INSS 13° 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121600033</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA REFERENTE REFERENTE AO RECOLHIMENTO DE FGTS DO FUNCIONARIO EFETIVO DA CAMARA MUNICIPAL DE OLHO D'AGUA DAS FLORES COMP. 12/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121800318</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20251218</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A FOLHA DE PESSOAL DA CAMARA MUNICIPAL DE OLHO DAGUA DAS FLORES, MES DE DEZEMBRO DE 2025, RELATIVO A 11 VEREADORES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025111700008</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE AO CONTRATO DE ALUGUEL DO PREDIO ONDE FUNCIONA A CASA LEGISLATIVA. CONFORME 01° TERMO ADITIVO DO CONTRATO N° 1030001/24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121800319</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121800320</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121800321</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121800322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121800323</t>
+  </si>
+  <si>
+    <t>PELA DESPESA EMPENHADA, REFERENTE A FOLHA DE PESSOAL DA CAMARA MUNICIPAL DE OLHO DAGUA DAS FLORES, MES DE DEZEMBRO DE 2025, RELATIVO A 14 COMISSIONADOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121900019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20251219</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025121900020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025122200016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20251222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025122200017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025122200018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025122200019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025122200020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025122200021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025122200022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025122200023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025122200024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025122200025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025122200026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025122200027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025122300009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20251223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	2025122600005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20251226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20251229</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0;[Red]0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2400,79 +2610,92 @@
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2510,96 +2733,80 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="21">
-    <dxf>
-[...38 lines deleted...]
-    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
@@ -2610,80 +2817,152 @@
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="0;[Red]0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
@@ -2699,81 +2978,153 @@
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="0;[Red]0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
@@ -2789,125 +3140,235 @@
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
@@ -2931,357 +3392,143 @@
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...252 lines deleted...]
-      </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color indexed="64"/>
         </top>
-      </border>
-[...5 lines deleted...]
-        </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <name val="Calibri"/>
       </font>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
@@ -3320,60 +3567,60 @@
         <a:xfrm>
           <a:off x="4335780" y="91440"/>
           <a:ext cx="800100" cy="710088"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="3" name="Tabela14" displayName="Tabela14" ref="A6:H555" headerRowCount="0" totalsRowShown="0" headerRowDxfId="0" dataDxfId="20" headerRowBorderDxfId="18" tableBorderDxfId="19" totalsRowBorderDxfId="17">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="3" name="Tabela14" displayName="Tabela14" ref="A6:H608" headerRowCount="0" totalsRowShown="0" headerRowDxfId="20" dataDxfId="18" headerRowBorderDxfId="19" tableBorderDxfId="17" totalsRowBorderDxfId="16">
   <tableColumns count="8">
-    <tableColumn id="1" name="Colunas1" headerRowDxfId="16" dataDxfId="8"/>
-[...6 lines deleted...]
-    <tableColumn id="9" name="Colunas9" headerRowDxfId="9" dataDxfId="1" dataCellStyle="Vírgula"/>
+    <tableColumn id="1" name="Colunas1" headerRowDxfId="15" dataDxfId="14"/>
+    <tableColumn id="3" name="Colunas3" headerRowDxfId="13" dataDxfId="12"/>
+    <tableColumn id="4" name="Colunas4" headerRowDxfId="11" dataDxfId="10"/>
+    <tableColumn id="5" name="Colunas5" headerRowDxfId="9" dataDxfId="8"/>
+    <tableColumn id="6" name="Colunas6" headerRowDxfId="7" dataDxfId="6"/>
+    <tableColumn id="7" name="Colunas7" headerRowDxfId="5" dataDxfId="4"/>
+    <tableColumn id="8" name="Colunas8" headerRowDxfId="3" dataDxfId="2"/>
+    <tableColumn id="9" name="Colunas9" headerRowDxfId="1" dataDxfId="0" dataCellStyle="Vírgula"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -3627,54 +3874,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Plan1"/>
-  <dimension ref="A1:H555"/>
+  <dimension ref="A1:H608"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A546" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H555" sqref="A5:H555"/>
+      <selection activeCell="G556" sqref="G556"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.77734375" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.77734375" style="5" customWidth="1"/>
     <col min="3" max="3" width="14.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
     <col min="6" max="6" width="18.77734375" style="4" customWidth="1"/>
     <col min="7" max="7" width="54.5546875" style="6" customWidth="1"/>
     <col min="8" max="8" width="10.6640625" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="26"/>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
@@ -17992,73 +18239,1451 @@
         <v>45988</v>
       </c>
       <c r="B554" s="18">
         <v>2025</v>
       </c>
       <c r="C554" s="19" t="s">
         <v>748</v>
       </c>
       <c r="D554" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E554" s="21" t="s">
         <v>11</v>
       </c>
       <c r="F554" s="22" t="s">
         <v>743</v>
       </c>
       <c r="G554" s="23" t="s">
         <v>749</v>
       </c>
       <c r="H554" s="25">
         <v>18192.98</v>
       </c>
     </row>
     <row r="555" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A555" s="24">
+      <c r="A555" s="35">
         <v>45988</v>
       </c>
-      <c r="B555" s="18">
-[...2 lines deleted...]
-      <c r="C555" s="19" t="s">
+      <c r="B555" s="29">
+        <v>2025</v>
+      </c>
+      <c r="C555" s="30" t="s">
         <v>750</v>
       </c>
-      <c r="D555" s="20" t="s">
-[...5 lines deleted...]
-      <c r="F555" s="22" t="s">
+      <c r="D555" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E555" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F555" s="33" t="s">
         <v>743</v>
       </c>
-      <c r="G555" s="23" t="s">
+      <c r="G555" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="H555" s="25">
+      <c r="H555" s="36">
         <v>26.16</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A556" s="24">
+        <v>45992</v>
+      </c>
+      <c r="B556" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C556" s="19" t="s">
+        <v>751</v>
+      </c>
+      <c r="D556" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E556" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F556" s="22" t="s">
+        <v>752</v>
+      </c>
+      <c r="G556" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H556" s="25">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A557" s="24">
+        <v>45993</v>
+      </c>
+      <c r="B557" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C557" s="19" t="s">
+        <v>753</v>
+      </c>
+      <c r="D557" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E557" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F557" s="22" t="s">
+        <v>754</v>
+      </c>
+      <c r="G557" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="H557" s="25">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A558" s="24">
+        <v>45994</v>
+      </c>
+      <c r="B558" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C558" s="19" t="s">
+        <v>755</v>
+      </c>
+      <c r="D558" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E558" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F558" s="22" t="s">
+        <v>756</v>
+      </c>
+      <c r="G558" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="H558" s="25">
+        <v>26.16</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A559" s="24">
+        <v>45994</v>
+      </c>
+      <c r="B559" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C559" s="19" t="s">
+        <v>757</v>
+      </c>
+      <c r="D559" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E559" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F559" s="22" t="s">
+        <v>756</v>
+      </c>
+      <c r="G559" s="23" t="s">
+        <v>758</v>
+      </c>
+      <c r="H559" s="25">
+        <v>31691.42</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A560" s="24">
+        <v>45994</v>
+      </c>
+      <c r="B560" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C560" s="19" t="s">
+        <v>759</v>
+      </c>
+      <c r="D560" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E560" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F560" s="22" t="s">
+        <v>756</v>
+      </c>
+      <c r="G560" s="23" t="s">
+        <v>760</v>
+      </c>
+      <c r="H560" s="25">
+        <v>13598.83</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A561" s="24">
+        <v>45995</v>
+      </c>
+      <c r="B561" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C561" s="19" t="s">
+        <v>449</v>
+      </c>
+      <c r="D561" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E561" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F561" s="22" t="s">
+        <v>761</v>
+      </c>
+      <c r="G561" s="23" t="s">
+        <v>451</v>
+      </c>
+      <c r="H561" s="25">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A562" s="24">
+        <v>45995</v>
+      </c>
+      <c r="B562" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C562" s="19" t="s">
+        <v>762</v>
+      </c>
+      <c r="D562" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E562" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F562" s="22" t="s">
+        <v>761</v>
+      </c>
+      <c r="G562" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="H562" s="25">
+        <v>393.65</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A563" s="24">
+        <v>45999</v>
+      </c>
+      <c r="B563" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C563" s="19" t="s">
+        <v>763</v>
+      </c>
+      <c r="D563" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E563" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F563" s="22" t="s">
+        <v>764</v>
+      </c>
+      <c r="G563" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="H563" s="25">
+        <v>334.35</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A564" s="24">
+        <v>46000</v>
+      </c>
+      <c r="B564" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C564" s="19" t="s">
+        <v>765</v>
+      </c>
+      <c r="D564" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E564" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F564" s="22" t="s">
+        <v>766</v>
+      </c>
+      <c r="G564" s="23" t="s">
+        <v>767</v>
+      </c>
+      <c r="H564" s="25">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8" ht="40.799999999999997" x14ac:dyDescent="0.3">
+      <c r="A565" s="24">
+        <v>46001</v>
+      </c>
+      <c r="B565" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C565" s="19" t="s">
+        <v>768</v>
+      </c>
+      <c r="D565" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E565" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F565" s="22" t="s">
+        <v>769</v>
+      </c>
+      <c r="G565" s="23" t="s">
+        <v>770</v>
+      </c>
+      <c r="H565" s="25">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8" ht="40.799999999999997" x14ac:dyDescent="0.3">
+      <c r="A566" s="24">
+        <v>46001</v>
+      </c>
+      <c r="B566" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C566" s="19" t="s">
+        <v>771</v>
+      </c>
+      <c r="D566" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E566" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F566" s="22" t="s">
+        <v>769</v>
+      </c>
+      <c r="G566" s="23" t="s">
+        <v>770</v>
+      </c>
+      <c r="H566" s="25">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8" ht="40.799999999999997" x14ac:dyDescent="0.3">
+      <c r="A567" s="24">
+        <v>46001</v>
+      </c>
+      <c r="B567" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C567" s="19" t="s">
+        <v>772</v>
+      </c>
+      <c r="D567" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E567" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F567" s="22" t="s">
+        <v>769</v>
+      </c>
+      <c r="G567" s="23" t="s">
+        <v>773</v>
+      </c>
+      <c r="H567" s="25">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A568" s="24">
+        <v>46001</v>
+      </c>
+      <c r="B568" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C568" s="19" t="s">
+        <v>774</v>
+      </c>
+      <c r="D568" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E568" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F568" s="22" t="s">
+        <v>769</v>
+      </c>
+      <c r="G568" s="23" t="s">
+        <v>775</v>
+      </c>
+      <c r="H568" s="25">
+        <v>6947.57</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A569" s="24">
+        <v>46001</v>
+      </c>
+      <c r="B569" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C569" s="19" t="s">
+        <v>776</v>
+      </c>
+      <c r="D569" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E569" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F569" s="22" t="s">
+        <v>769</v>
+      </c>
+      <c r="G569" s="23" t="s">
+        <v>777</v>
+      </c>
+      <c r="H569" s="25">
+        <v>9267.2999999999993</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A570" s="24">
+        <v>46001</v>
+      </c>
+      <c r="B570" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C570" s="19" t="s">
+        <v>778</v>
+      </c>
+      <c r="D570" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E570" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F570" s="22" t="s">
+        <v>769</v>
+      </c>
+      <c r="G570" s="23" t="s">
+        <v>779</v>
+      </c>
+      <c r="H570" s="25">
+        <v>694.84</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A571" s="24">
+        <v>46007</v>
+      </c>
+      <c r="B571" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C571" s="19" t="s">
+        <v>780</v>
+      </c>
+      <c r="D571" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E571" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F571" s="22" t="s">
+        <v>781</v>
+      </c>
+      <c r="G571" s="23" t="s">
+        <v>782</v>
+      </c>
+      <c r="H571" s="25">
+        <v>6499.69</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A572" s="24">
+        <v>46007</v>
+      </c>
+      <c r="B572" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C572" s="19" t="s">
+        <v>783</v>
+      </c>
+      <c r="D572" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E572" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F572" s="22" t="s">
+        <v>781</v>
+      </c>
+      <c r="G572" s="23" t="s">
+        <v>784</v>
+      </c>
+      <c r="H572" s="25">
+        <v>18192.98</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A573" s="24">
+        <v>46007</v>
+      </c>
+      <c r="B573" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C573" s="19" t="s">
+        <v>785</v>
+      </c>
+      <c r="D573" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E573" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F573" s="22" t="s">
+        <v>781</v>
+      </c>
+      <c r="G573" s="23" t="s">
+        <v>786</v>
+      </c>
+      <c r="H573" s="25">
+        <v>17502.29</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A574" s="24">
+        <v>46007</v>
+      </c>
+      <c r="B574" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C574" s="19" t="s">
+        <v>787</v>
+      </c>
+      <c r="D574" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E574" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F574" s="22" t="s">
+        <v>781</v>
+      </c>
+      <c r="G574" s="23" t="s">
+        <v>788</v>
+      </c>
+      <c r="H574" s="25">
+        <v>555.79</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A575" s="24">
+        <v>46009</v>
+      </c>
+      <c r="B575" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C575" s="19" t="s">
+        <v>789</v>
+      </c>
+      <c r="D575" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E575" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F575" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="G575" s="23" t="s">
+        <v>791</v>
+      </c>
+      <c r="H575" s="25">
+        <v>108921.03</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A576" s="24">
+        <v>46009</v>
+      </c>
+      <c r="B576" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C576" s="19" t="s">
+        <v>792</v>
+      </c>
+      <c r="D576" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E576" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F576" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="G576" s="23" t="s">
+        <v>793</v>
+      </c>
+      <c r="H576" s="25">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A577" s="24">
+        <v>46009</v>
+      </c>
+      <c r="B577" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C577" s="19" t="s">
+        <v>711</v>
+      </c>
+      <c r="D577" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E577" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F577" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="G577" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="H577" s="25">
+        <v>5620</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A578" s="24">
+        <v>46009</v>
+      </c>
+      <c r="B578" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C578" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="D578" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E578" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F578" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="G578" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="H578" s="25">
+        <v>4125</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A579" s="24">
+        <v>46009</v>
+      </c>
+      <c r="B579" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C579" s="19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D579" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E579" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F579" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="G579" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="H579" s="25">
+        <v>5100</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A580" s="24">
+        <v>46009</v>
+      </c>
+      <c r="B580" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C580" s="19" t="s">
+        <v>85</v>
+      </c>
+      <c r="D580" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E580" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F580" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="G580" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H580" s="25">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A581" s="24">
+        <v>46009</v>
+      </c>
+      <c r="B581" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C581" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="D581" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E581" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F581" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="G581" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="H581" s="25">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A582" s="24">
+        <v>46009</v>
+      </c>
+      <c r="B582" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C582" s="19" t="s">
+        <v>630</v>
+      </c>
+      <c r="D582" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E582" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F582" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="G582" s="23" t="s">
+        <v>631</v>
+      </c>
+      <c r="H582" s="25">
+        <v>428.4</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A583" s="24">
+        <v>46009</v>
+      </c>
+      <c r="B583" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C583" s="19" t="s">
+        <v>572</v>
+      </c>
+      <c r="D583" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E583" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F583" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="G583" s="23" t="s">
+        <v>573</v>
+      </c>
+      <c r="H583" s="25">
+        <v>271.45</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A584" s="24">
+        <v>46009</v>
+      </c>
+      <c r="B584" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C584" s="19" t="s">
+        <v>794</v>
+      </c>
+      <c r="D584" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E584" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F584" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="G584" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="H584" s="25">
+        <v>3.41</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A585" s="24">
+        <v>46009</v>
+      </c>
+      <c r="B585" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C585" s="19" t="s">
+        <v>795</v>
+      </c>
+      <c r="D585" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E585" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F585" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="G585" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="H585" s="25">
+        <v>3.41</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A586" s="24">
+        <v>46009</v>
+      </c>
+      <c r="B586" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C586" s="19" t="s">
+        <v>796</v>
+      </c>
+      <c r="D586" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E586" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F586" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="G586" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="H586" s="25">
+        <v>3.41</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A587" s="24">
+        <v>46009</v>
+      </c>
+      <c r="B587" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C587" s="19" t="s">
+        <v>797</v>
+      </c>
+      <c r="D587" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E587" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F587" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="G587" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="H587" s="25">
+        <v>52.32</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A588" s="24">
+        <v>46009</v>
+      </c>
+      <c r="B588" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C588" s="19" t="s">
+        <v>798</v>
+      </c>
+      <c r="D588" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E588" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F588" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="G588" s="23" t="s">
+        <v>799</v>
+      </c>
+      <c r="H588" s="25">
+        <v>24077.43</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A589" s="24">
+        <v>46010</v>
+      </c>
+      <c r="B589" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C589" s="19" t="s">
+        <v>800</v>
+      </c>
+      <c r="D589" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E589" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F589" s="22" t="s">
+        <v>801</v>
+      </c>
+      <c r="G589" s="23" t="s">
+        <v>782</v>
+      </c>
+      <c r="H589" s="25">
+        <v>3899.98</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A590" s="24">
+        <v>46010</v>
+      </c>
+      <c r="B590" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C590" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D590" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E590" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F590" s="22" t="s">
+        <v>801</v>
+      </c>
+      <c r="G590" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="H590" s="25">
+        <v>5041.67</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A591" s="24">
+        <v>46010</v>
+      </c>
+      <c r="B591" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C591" s="19" t="s">
+        <v>512</v>
+      </c>
+      <c r="D591" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E591" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F591" s="22" t="s">
+        <v>801</v>
+      </c>
+      <c r="G591" s="23" t="s">
+        <v>513</v>
+      </c>
+      <c r="H591" s="25">
+        <v>1272.8599999999999</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A592" s="24">
+        <v>46010</v>
+      </c>
+      <c r="B592" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C592" s="19" t="s">
+        <v>802</v>
+      </c>
+      <c r="D592" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E592" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F592" s="22" t="s">
+        <v>801</v>
+      </c>
+      <c r="G592" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="H592" s="25">
+        <v>26.16</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A593" s="24">
+        <v>46013</v>
+      </c>
+      <c r="B593" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C593" s="19" t="s">
+        <v>803</v>
+      </c>
+      <c r="D593" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E593" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F593" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="G593" s="23" t="s">
+        <v>782</v>
+      </c>
+      <c r="H593" s="25">
+        <v>2899.99</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A594" s="24">
+        <v>46013</v>
+      </c>
+      <c r="B594" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C594" s="19" t="s">
+        <v>805</v>
+      </c>
+      <c r="D594" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E594" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F594" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="G594" s="23" t="s">
+        <v>782</v>
+      </c>
+      <c r="H594" s="25">
+        <v>4099.74</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A595" s="24">
+        <v>46013</v>
+      </c>
+      <c r="B595" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C595" s="19" t="s">
+        <v>806</v>
+      </c>
+      <c r="D595" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E595" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F595" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="G595" s="23" t="s">
+        <v>782</v>
+      </c>
+      <c r="H595" s="25">
+        <v>7899.67</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A596" s="24">
+        <v>46013</v>
+      </c>
+      <c r="B596" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C596" s="19" t="s">
+        <v>807</v>
+      </c>
+      <c r="D596" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E596" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F596" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="G596" s="23" t="s">
+        <v>782</v>
+      </c>
+      <c r="H596" s="25">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A597" s="24">
+        <v>46013</v>
+      </c>
+      <c r="B597" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C597" s="19" t="s">
+        <v>808</v>
+      </c>
+      <c r="D597" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E597" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F597" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="G597" s="23" t="s">
+        <v>782</v>
+      </c>
+      <c r="H597" s="25">
+        <v>4099.66</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A598" s="24">
+        <v>46013</v>
+      </c>
+      <c r="B598" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C598" s="19" t="s">
+        <v>809</v>
+      </c>
+      <c r="D598" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E598" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F598" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="G598" s="23" t="s">
+        <v>782</v>
+      </c>
+      <c r="H598" s="25">
+        <v>4099.87</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A599" s="24">
+        <v>46013</v>
+      </c>
+      <c r="B599" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C599" s="19" t="s">
+        <v>810</v>
+      </c>
+      <c r="D599" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E599" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F599" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="G599" s="23" t="s">
+        <v>782</v>
+      </c>
+      <c r="H599" s="25">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A600" s="24">
+        <v>46013</v>
+      </c>
+      <c r="B600" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C600" s="19" t="s">
+        <v>811</v>
+      </c>
+      <c r="D600" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E600" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F600" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="G600" s="23" t="s">
+        <v>782</v>
+      </c>
+      <c r="H600" s="25">
+        <v>4099.6899999999996</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A601" s="24">
+        <v>46013</v>
+      </c>
+      <c r="B601" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C601" s="19" t="s">
+        <v>812</v>
+      </c>
+      <c r="D601" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E601" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F601" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="G601" s="23" t="s">
+        <v>782</v>
+      </c>
+      <c r="H601" s="25">
+        <v>7900</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A602" s="24">
+        <v>46013</v>
+      </c>
+      <c r="B602" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C602" s="19" t="s">
+        <v>813</v>
+      </c>
+      <c r="D602" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E602" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F602" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="G602" s="23" t="s">
+        <v>508</v>
+      </c>
+      <c r="H602" s="25">
+        <v>36400</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A603" s="24">
+        <v>46013</v>
+      </c>
+      <c r="B603" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C603" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D603" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E603" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F603" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="G603" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="H603" s="25">
+        <v>1871.25</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A604" s="24">
+        <v>46013</v>
+      </c>
+      <c r="B604" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C604" s="19" t="s">
+        <v>814</v>
+      </c>
+      <c r="D604" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E604" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F604" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="G604" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="H604" s="25">
+        <v>20.38</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A605" s="24">
+        <v>46013</v>
+      </c>
+      <c r="B605" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C605" s="19" t="s">
+        <v>815</v>
+      </c>
+      <c r="D605" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E605" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F605" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="G605" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="H605" s="25">
+        <v>26.16</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A606" s="24">
+        <v>46014</v>
+      </c>
+      <c r="B606" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C606" s="19" t="s">
+        <v>816</v>
+      </c>
+      <c r="D606" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E606" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F606" s="22" t="s">
+        <v>817</v>
+      </c>
+      <c r="G606" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="H606" s="25">
+        <v>13.08</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A607" s="24">
+        <v>46017</v>
+      </c>
+      <c r="B607" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C607" s="19" t="s">
+        <v>818</v>
+      </c>
+      <c r="D607" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E607" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F607" s="22" t="s">
+        <v>819</v>
+      </c>
+      <c r="G607" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="H607" s="25">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A608" s="24">
+        <v>46020</v>
+      </c>
+      <c r="B608" s="18">
+        <v>2025</v>
+      </c>
+      <c r="C608" s="19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D608" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E608" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F608" s="22" t="s">
+        <v>820</v>
+      </c>
+      <c r="G608" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="H608" s="25">
+        <v>2719.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>